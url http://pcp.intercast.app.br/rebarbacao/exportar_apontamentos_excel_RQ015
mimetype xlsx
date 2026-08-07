--- v0 (2026-06-23)
+++ v1 (2026-08-07)
@@ -11,81 +11,93 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Apontamentos" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -410,51 +422,1164 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:I28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
-  <sheetData/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>id_apont_rq015</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>data</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Turno</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>nome_pessoa</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>cod_olimpo</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>peca</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>quantidade</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>peso</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>observacao</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>8414</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>621</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Hub 854</t>
+        </is>
+      </c>
+      <c r="G2" t="n">
+        <v>93</v>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>3162.00</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr"/>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>8415</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>101602</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>BRACO 690 - Versao 4x2 (Esquerda)</t>
+        </is>
+      </c>
+      <c r="G3" t="n">
+        <v>45</v>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>1111.95</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>8416</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>101598</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>CX. ACX205140B</t>
+        </is>
+      </c>
+      <c r="G4" t="n">
+        <v>13</v>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>3159.00</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>8417</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>400</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Trombeta 1003</t>
+        </is>
+      </c>
+      <c r="G5" t="n">
+        <v>22</v>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>1093.40</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TURNO D </t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>8418</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>682</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Carc. 071</t>
+        </is>
+      </c>
+      <c r="G6" t="n">
+        <v>6</v>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>162.00</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>8419</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>653</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Carc. 229</t>
+        </is>
+      </c>
+      <c r="G7" t="n">
+        <v>11</v>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>2035.00</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>8420</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>101601</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>BRACO 660 - Versao 4x2(Direita)</t>
+        </is>
+      </c>
+      <c r="G8" t="n">
+        <v>40</v>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>984.40</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>8421</v>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>289</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>6 MM ND</t>
+        </is>
+      </c>
+      <c r="G9" t="n">
+        <v>103</v>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>2693.45</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>8422</v>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>103540</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>TAMPA FRONTAL 5420</t>
+        </is>
+      </c>
+      <c r="G10" t="n">
+        <v>28</v>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>1540.00</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>8423</v>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>101578</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Suporte 767</t>
+        </is>
+      </c>
+      <c r="G11" t="n">
+        <v>17</v>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>1128.80</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>8424</v>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>101600</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Espaçador 253</t>
+        </is>
+      </c>
+      <c r="G12" t="n">
+        <v>2</v>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>104.00</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>8425</v>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>349</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Mancal 611</t>
+        </is>
+      </c>
+      <c r="G13" t="n">
+        <v>143</v>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>670.67</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TURNO D </t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>8426</v>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>101614</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Center Housing 287</t>
+        </is>
+      </c>
+      <c r="G14" t="n">
+        <v>27</v>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>3553.20</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>8427</v>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>298</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>12 MM ND</t>
+        </is>
+      </c>
+      <c r="G15" t="n">
+        <v>33</v>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>2852.85</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>8428</v>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>661</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Trombeta 300_301</t>
+        </is>
+      </c>
+      <c r="G16" t="n">
+        <v>59</v>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>5103.50</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TURNO D </t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>8429</v>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>661</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Trombeta 300_301</t>
+        </is>
+      </c>
+      <c r="G17" t="n">
+        <v>3</v>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>259.50</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>8430</v>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>101643</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>CARCAÇA PN 73403547</t>
+        </is>
+      </c>
+      <c r="G18" t="n">
+        <v>11</v>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>1364.00</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>8431</v>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>479</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>Carcaça 465-6701</t>
+        </is>
+      </c>
+      <c r="G19" t="n">
+        <v>18</v>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>1114.20</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>8432</v>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>101588</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Carcaça 7140</t>
+        </is>
+      </c>
+      <c r="G20" t="n">
+        <v>4</v>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>1248.40</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>8433</v>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>101654</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>TAMPA DO LEVANTADOR 82991023</t>
+        </is>
+      </c>
+      <c r="G21" t="n">
+        <v>5</v>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>245.00</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>8434</v>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>545</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>Espaçador 316</t>
+        </is>
+      </c>
+      <c r="G22" t="n">
+        <v>6</v>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>554.10</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>8435</v>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>684</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Suporte 173</t>
+        </is>
+      </c>
+      <c r="G23" t="n">
+        <v>27</v>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>1455.30</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>8436</v>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>101624</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>HOUSING PN 231-4543</t>
+        </is>
+      </c>
+      <c r="G24" t="n">
+        <v>6</v>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>399.72</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>8437</v>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>284</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>8 MM ND</t>
+        </is>
+      </c>
+      <c r="G25" t="n">
+        <v>18</v>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>702.00</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="n">
+        <v>8438</v>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>485</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>6 FM ND</t>
+        </is>
+      </c>
+      <c r="G26" t="n">
+        <v>1</v>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>26.94</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="n">
+        <v>8439</v>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>101612</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Cx. Dif. 1893</t>
+        </is>
+      </c>
+      <c r="G27" t="n">
+        <v>3</v>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>243.21</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="n">
+        <v>8440</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>ARTHUR BORGES COLETA LANCA</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>101631</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>HOUSING PN 128-2002</t>
+        </is>
+      </c>
+      <c r="G28" t="n">
+        <v>6</v>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>499.44</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr"/>
+    </row>
+  </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>